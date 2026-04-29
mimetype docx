--- v0 (2025-10-25)
+++ v1 (2026-04-29)
@@ -1,1082 +1,1477 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="001B51C4" w:rsidRPr="009641F9" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+    <w:p w:rsidR="001B51C4" w:rsidRPr="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Zasady rekrutacji do oddziału o profilu mundurowym</w:t>
       </w:r>
-      <w:r w:rsidRPr="009641F9">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:br/>
-        <w:t>Policji i Straży Granicznej na rok szkolny 2025/2026</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="001B51C4" w:rsidRPr="009641F9" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
+        <w:t>Policji i Straży Granicznej na rok szkolny 202</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B51C4" w:rsidRPr="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
-      <w:r w:rsidR="00307046" w:rsidRPr="009641F9">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00307046">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">IV </w:t>
       </w:r>
-      <w:r w:rsidRPr="009641F9">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Liceum Ogólnokształcącym</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B51C4" w:rsidRPr="009641F9" w:rsidRDefault="00393F39" w:rsidP="001B51C4">
+    <w:p w:rsidR="001B51C4" w:rsidRPr="001B51C4" w:rsidRDefault="00393F39" w:rsidP="001B51C4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00307046">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>w Powiatowym Zespole Szkół nr 2 w Pszczynie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00393F39" w:rsidRPr="009641F9" w:rsidRDefault="00393F39" w:rsidP="001B51C4">
+    <w:p w:rsidR="00393F39" w:rsidRPr="00307046" w:rsidRDefault="00393F39" w:rsidP="001B51C4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="001B51C4" w:rsidRPr="009641F9" w:rsidRDefault="00393F39" w:rsidP="001B51C4">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001B51C4" w:rsidRPr="00307046" w:rsidRDefault="00393F39" w:rsidP="001B51C4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00307046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="001B51C4" w:rsidRPr="009641F9">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="001B51C4" w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="009641F9">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00307046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> od</w:t>
       </w:r>
-      <w:r w:rsidR="001B51C4" w:rsidRPr="009641F9">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="001B51C4" w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>działu o profilu mundurowym Policji i Straży Granicznej przyjmowani są absolwenci szkoły podstawowej, jeżeli:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00393F39" w:rsidRPr="009641F9" w:rsidRDefault="00393F39" w:rsidP="001B51C4">
+    <w:p w:rsidR="00393F39" w:rsidRPr="001B51C4" w:rsidRDefault="00393F39" w:rsidP="001B51C4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="001B51C4" w:rsidRPr="009641F9" w:rsidRDefault="001B51C4" w:rsidP="009641F9">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001B51C4" w:rsidRPr="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>posiadają bardzo dobry stan zdrowia, potwierdzony orzeczeniem lub zaświadczeniem lekarskim wydanym przez lekarza podstawowej opieki zdrowotnej,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B51C4" w:rsidRPr="009641F9" w:rsidRDefault="001B51C4" w:rsidP="009641F9">
+    <w:p w:rsidR="001B51C4" w:rsidRPr="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>posiadają pisemną zgodę rodziców na uczęszczanie do oddziału o profilu mundurowym,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B51C4" w:rsidRPr="009641F9" w:rsidRDefault="001B51C4" w:rsidP="009641F9">
+    <w:p w:rsidR="001B51C4" w:rsidRPr="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009641F9">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B51C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>uzyskali pozytywne wyniki próby sprawności fizycznej,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B51C4" w:rsidRPr="009641F9" w:rsidRDefault="001B51C4" w:rsidP="009641F9">
+    <w:p w:rsidR="001B51C4" w:rsidRPr="00307046" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>posiadają obywatelstwo polskie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00393F39" w:rsidRPr="009641F9" w:rsidRDefault="00393F39" w:rsidP="009641F9">
+    <w:p w:rsidR="00393F39" w:rsidRPr="001B51C4" w:rsidRDefault="00393F39" w:rsidP="00393F39">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="001B51C4" w:rsidRPr="009641F9" w:rsidRDefault="001B51C4" w:rsidP="009641F9">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001B51C4" w:rsidRPr="00307046" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Kandydaci składają w sekretariacie szkoły wnioski wraz z i</w:t>
       </w:r>
-      <w:r w:rsidR="002B0FFD" w:rsidRPr="009641F9">
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="006C5DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>nnymi dokumentami w dniach od 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> maja </w:t>
       </w:r>
-      <w:r w:rsidR="002B0FFD" w:rsidRPr="009641F9">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="002B0FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009641F9">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>do </w:t>
       </w:r>
-      <w:r w:rsidR="002B0FFD" w:rsidRPr="009641F9">
-[...24 lines deleted...]
-    <w:p w:rsidR="003E24BB" w:rsidRPr="009641F9" w:rsidRDefault="003E24BB" w:rsidP="009641F9">
+      <w:r w:rsidR="00EF1628">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="002B0FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> czerwca</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r. do godz. 15.00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E24BB" w:rsidRPr="001B51C4" w:rsidRDefault="003E24BB" w:rsidP="001B51C4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="003E24BB" w:rsidRPr="009641F9" w:rsidRDefault="001B51C4" w:rsidP="009641F9">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E24BB" w:rsidRPr="00307046" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Jeżeli kandydat spełnia kryteria tj.: pochodzi z rodziny wielo</w:t>
       </w:r>
-      <w:r w:rsidR="003E24BB" w:rsidRPr="009641F9">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003E24BB" w:rsidRPr="00307046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">dzietnej, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009641F9">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>jedno z rodziców jest niepełnosprawne, oboje rodziców są niepełnosprawni, rodzeństwo jest niepełnosprawne, kandydata wychowuje samotny rodzic, jest objęty pieczą zastępczą do wniosku dołącza dokumenty potwierdzające spełnianie tych kryteriów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B51C4" w:rsidRPr="009641F9" w:rsidRDefault="001B51C4" w:rsidP="009641F9">
+    <w:p w:rsidR="001B51C4" w:rsidRPr="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>W terminach </w:t>
       </w:r>
-      <w:r w:rsidRPr="009641F9">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
-      <w:r w:rsidRPr="009641F9">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003E24BB" w:rsidRPr="009641F9">
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="008402BA">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="003E24BB" w:rsidRPr="00307046">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> czerwca do 1</w:t>
+      </w:r>
+      <w:r w:rsidR="008402BA">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="003E24BB" w:rsidRPr="00307046">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lipca 202</w:t>
+      </w:r>
+      <w:r w:rsidR="008402BA">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003E24BB" w:rsidRPr="00307046">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>do wniosku należy także dołączyć:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B51C4" w:rsidRPr="009641F9" w:rsidRDefault="001B51C4" w:rsidP="009641F9">
+    <w:p w:rsidR="001B51C4" w:rsidRPr="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="600"/>
-        <w:rPr>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>świadectwo ukończenia szkoły podstawowej,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B51C4" w:rsidRPr="009641F9" w:rsidRDefault="001B51C4" w:rsidP="009641F9">
+    <w:p w:rsidR="001B51C4" w:rsidRPr="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="600"/>
-        <w:rPr>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>zaświadczenie o wynikach egzaminu ósmoklasisty.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B51C4" w:rsidRPr="009641F9" w:rsidRDefault="001B51C4" w:rsidP="009641F9">
+    <w:p w:rsidR="001B51C4" w:rsidRPr="001B51C4" w:rsidRDefault="001B51C4" w:rsidP="001B51C4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00307046" w:rsidRPr="009641F9" w:rsidRDefault="001B51C4" w:rsidP="009641F9">
+    <w:p w:rsidR="00307046" w:rsidRPr="00545DEE" w:rsidRDefault="001B51C4" w:rsidP="0070457C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Termin próby sprawności fizycznej – </w:t>
+      </w:r>
+      <w:r w:rsidR="0070457C" w:rsidRPr="0070457C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070457C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> czerwca 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0070457C" w:rsidRPr="0070457C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070457C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070457C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00307046" w:rsidRPr="0070457C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> godzina </w:t>
+      </w:r>
+      <w:r w:rsidR="0070457C" w:rsidRPr="0070457C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>15.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00307046" w:rsidRPr="0070457C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00393B6E" w:rsidRPr="00B81DBA" w:rsidRDefault="00393B6E" w:rsidP="00307046">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Termin dodatkowy</w:t>
+      </w:r>
+      <w:r w:rsidR="00545DEE" w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (w uzasadnionych przypadkach)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="0070457C" w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> czerwca</w:t>
+      </w:r>
+      <w:r w:rsidR="0070457C" w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 r.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> godzina 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0070457C" w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00307046" w:rsidRPr="009641F9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0070457C" w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00545DEE" w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00393B6E" w:rsidRPr="009641F9" w:rsidRDefault="00393B6E" w:rsidP="009641F9">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B81DBA" w:rsidRDefault="00307046" w:rsidP="00307046">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...75 lines deleted...]
-    <w:p w:rsidR="00307046" w:rsidRPr="009641F9" w:rsidRDefault="00307046" w:rsidP="009641F9">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>(obowiązuje strój sportowy oraz obuwie zamienne)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00B81DBA" w:rsidRPr="00B81DBA" w:rsidRDefault="00B81DBA" w:rsidP="00307046">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...20 lines deleted...]
-    <w:p w:rsidR="00307046" w:rsidRPr="009641F9" w:rsidRDefault="00307046" w:rsidP="009641F9">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Test obejmuje:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B81DBA" w:rsidRPr="00B81DBA" w:rsidRDefault="00B81DBA" w:rsidP="00B81DBA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>- bieg wahadłowy 10x10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B81DBA" w:rsidRPr="00B81DBA" w:rsidRDefault="00B81DBA" w:rsidP="00B81DBA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>plank</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (deska)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B81DBA" w:rsidRPr="00B81DBA" w:rsidRDefault="00B81DBA" w:rsidP="00B81DBA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>- skok w dal z miejsca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B81DBA" w:rsidRPr="00B81DBA" w:rsidRDefault="00B81DBA" w:rsidP="00B81DBA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B81DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>- brzuszki z piłką lekarską</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00307046" w:rsidRPr="001B51C4" w:rsidRDefault="00307046" w:rsidP="00307046">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="408" w:after="144" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="39"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B1B1B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="39"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Korzyści dla absolwenta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00307046" w:rsidRPr="001B51C4" w:rsidRDefault="00307046" w:rsidP="00307046">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>Korzyści dla absolwenta </w:t>
-[...6 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B51C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Absolwenci oddziałów o profilu mundurowym, którzy złożą podanie o przyjęcie do służby w Policji lub Straży Granicznej przed upływem 3 lat od ukończenia oddziału:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00307046" w:rsidRPr="009641F9" w:rsidRDefault="00307046" w:rsidP="009641F9">
+    <w:p w:rsidR="00307046" w:rsidRPr="001B51C4" w:rsidRDefault="00307046" w:rsidP="00307046">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009641F9">
+      <w:r w:rsidRPr="001B51C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>zostaną zwolnieni z testu wiedzy podczas postępowania kwalifikacyjnego do służby w Policji lub Straży Granicznej;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00307046" w:rsidRPr="009641F9" w:rsidRDefault="00307046" w:rsidP="009641F9">
+    <w:p w:rsidR="00307046" w:rsidRPr="001B51C4" w:rsidRDefault="00307046" w:rsidP="00307046">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009641F9">
+      <w:r w:rsidRPr="001B51C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>zostaną zwolnieni z testu sprawności fizycznej, jeżeli uzyskali pozytywny wynik ze spełniającego odpowiednie kryteria testu sprawności fizycznej przeprowadzonego w ostatnim roku szkolnym nauczania w oddziale o profilu mundurowym;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00307046" w:rsidRPr="009641F9" w:rsidRDefault="00307046" w:rsidP="009641F9">
+        <w:t xml:space="preserve">zostaną zwolnieni z testu sprawności fizycznej, jeżeli uzyskali pozytywny wynik ze spełniającego odpowiednie kryteria testu sprawności fizycznej przeprowadzonego </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE086A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1B1B1B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1B1B1B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>w ostatnim roku szkolnym nauczania w oddziale o profilu mundurowym;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00307046" w:rsidRPr="001B51C4" w:rsidRDefault="007617A9" w:rsidP="00307046">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009641F9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>będą mieli pierwszeństwo w przyjęciu do służby w Policji lub Straży Granicznej.</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">po pomyślnym postępowaniu kwalifikacyjnym </w:t>
+      </w:r>
+      <w:r w:rsidR="00307046" w:rsidRPr="001B51C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1B1B1B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:sectPr w:rsidR="001B51C4" w:rsidRPr="009641F9" w:rsidSect="00E3427C">
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>będą mieli pierwszeństwo w przyjęciu do służby w Policji lub Straży Granicznej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007617A9" w:rsidRDefault="007617A9"/>
+    <w:sectPr w:rsidR="007617A9" w:rsidSect="00E3427C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
+    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="inherit">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0AF17B57"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="150489BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1181,51 +1576,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="0D053235"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C284CE54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1330,51 +1725,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="0E561930"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1788256A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1493,80 +1888,86 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B51C4"/>
     <w:rsid w:val="00087A1E"/>
     <w:rsid w:val="001B51C4"/>
     <w:rsid w:val="001B7AAE"/>
     <w:rsid w:val="002B0FFD"/>
     <w:rsid w:val="00307046"/>
     <w:rsid w:val="00393B6E"/>
     <w:rsid w:val="00393F39"/>
     <w:rsid w:val="003E24BB"/>
     <w:rsid w:val="00545DEE"/>
     <w:rsid w:val="006B413A"/>
+    <w:rsid w:val="006C5DC3"/>
+    <w:rsid w:val="0070457C"/>
+    <w:rsid w:val="007617A9"/>
     <w:rsid w:val="007F05B0"/>
+    <w:rsid w:val="008402BA"/>
     <w:rsid w:val="008B17AF"/>
-    <w:rsid w:val="009641F9"/>
     <w:rsid w:val="00AA71A0"/>
+    <w:rsid w:val="00B81DBA"/>
     <w:rsid w:val="00BC3B2B"/>
     <w:rsid w:val="00E3427C"/>
+    <w:rsid w:val="00EE086A"/>
+    <w:rsid w:val="00EF1628"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
@@ -2368,73 +2769,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>293</Words>
-  <Characters>1761</Characters>
+  <Words>317</Words>
+  <Characters>1907</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2050</CharactersWithSpaces>
+  <CharactersWithSpaces>2220</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Klaudia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>